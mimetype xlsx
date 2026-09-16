--- v0 (2026-04-21)
+++ v1 (2026-09-16)
@@ -14,75 +14,73 @@
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E42E4D7-08F8-4F7C-A6E1-47C0B4DF644B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1C75B55-BFE9-4C14-BF23-09B66F56E8C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="綾瀬申込み書" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">綾瀬申込み書!$A$1:$W$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">綾瀬申込み書!$B$1:$W$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
@@ -152,93 +150,78 @@
           <rPr>
             <b/>
             <sz val="16"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">「@outlook.jp」「gmail.com」の場合は、受領メールや契約メールが届かないことがあります。
 メールが届かない場合は、メールアドレスの入力間違い、または、送信メールが”迷惑メールフォルダ”に振り分けされているケースがあるので、ご確認お願いします。
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="U29" authorId="0" shapeId="0" xr:uid="{25902E47-021E-4BBB-8D78-3766C0B05E26}">
-[...13 lines deleted...]
-    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="62">
   <si>
     <t>申込日</t>
     <rPh sb="0" eb="1">
       <t>モウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>コ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注意事項</t>
     <rPh sb="0" eb="4">
       <t>チュウイジコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会社情報</t>
     <rPh sb="0" eb="2">
       <t>カイシャ</t>
     </rPh>
@@ -665,66 +648,50 @@
       <t>がつ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>にち</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>※研修受講店舗様にはiPadを無料でご提供いたします</t>
     <rPh sb="7" eb="8">
       <t>さま</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>むりょう</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>情報共有</t>
     <rPh sb="0" eb="4">
       <t>じょうほうきょうゆう</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
-    <t>2026年3月1日改訂</t>
-[...14 lines deleted...]
-  <si>
     <r>
       <t>※iPadは</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="游ゴシック Medium"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>ご入金確認後</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="游ゴシック Medium"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の発送となります。</t>
     </r>
     <rPh sb="7" eb="9">
       <t>にゅうきん</t>
@@ -741,131 +708,50 @@
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">iPad発送先住所
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="游ゴシック Medium"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※iPadはご入金確認後の発送となります</t>
     </r>
     <rPh sb="4" eb="9">
       <t>ハッソウサキジュウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>お客様のメールアドレスが「@outlook.jp」「gmail.com」の場合は、受領メールや契約メールが届かないことがあります。メールが届かない場合は、メールアドレスの入力間違い、または、送信メールが”迷惑メールフォルダ”に振り分けされているケースがあるので、ご確認お願いします。</t>
     <phoneticPr fontId="2" type="Hiragana"/>
-  </si>
-[...79 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>仮　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FF008080"/>
         <rFont val="游明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>綾瀬</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="游明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
@@ -891,78 +777,50 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>追加オプション「盗品情報チェック機能」有料版無料利用</t>
     <rPh sb="0" eb="2">
       <t>ついか</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>とうひん</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>じょうほう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>きのう</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>ゆうりょうばん</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>むりょう</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>りよう</t>
-    </rPh>
-[...26 lines deleted...]
-      <t>じょうけん</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>※追加オプション「反社チェック機能」は対象外です</t>
     <rPh sb="1" eb="3">
       <t>ついか</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>はんしゃ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>きのう</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>たいしょうがい</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>※綾瀬を解約された場合は、上記特約もなくなります</t>
     <rPh sb="1" eb="3">
       <t>あやせ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -994,56 +852,147 @@
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="游ゴシック Medium"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>税込）が発生します。</t>
     </r>
     <rPh sb="1" eb="3">
       <t>アヤセ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイシ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ゼイコ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>※綾瀬利用期間中無料となります。</t>
+    <rPh sb="1" eb="3">
+      <t>あやせ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>りよう</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>きかんちゅう</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>むりょう</t>
+    </rPh>
+    <phoneticPr fontId="2" type="Hiragana"/>
+  </si>
+  <si>
+    <t>※１　このメールアドレスは、契約書・請求書等を受信決済できる方のメールアドレスでお願いします
+※2　利用料金は1店舗につき4万円になります。
+※3　口座振替の場合は、別途口座振替依頼書をご郵送いたします。
+　　必要事項を記載の上、ご返信ください。
+　　クレジットの場合は、メールにて別途クレジット申込みの連絡があります。</t>
+    <rPh sb="14" eb="17">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジュシン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ケッサイ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ネガ</t>
+    </rPh>
+    <rPh sb="50" eb="54">
+      <t>リヨウリョウキン</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>テンポ</t>
+    </rPh>
+    <rPh sb="74" eb="78">
+      <t>コウザフリカエ</t>
+    </rPh>
+    <rPh sb="79" eb="81">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="94" eb="96">
+      <t>ユウソウ</t>
+    </rPh>
+    <rPh sb="105" eb="109">
+      <t>ヒツヨウジコウ</t>
+    </rPh>
+    <rPh sb="110" eb="112">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="113" eb="114">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="116" eb="118">
+      <t>ヘンシン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026年6月9日改訂</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カイテイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Meiryo UI"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="游明朝"/>
@@ -1187,58 +1136,50 @@
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="8"/>
-      <name val="游ゴシック Medium"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF008080"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1646,51 +1587,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1773,376 +1714,364 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="31" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="31" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...298 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{AC405FF3-A792-4D41-887E-E0D9BAE4D396}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008080"/>
       <color rgb="FFFF3300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2177,105 +2106,97 @@
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
-          <xdr:row>26</xdr:row>
+          <xdr:row>25</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
-          <xdr:row>26</xdr:row>
+          <xdr:row>25</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2311,57 +2232,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>必要</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2397,57 +2318,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>その他</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>323850</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>314325</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2483,57 +2404,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>クレジット</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>200025</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>295275</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>29</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2569,57 +2490,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>口座振替</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2655,57 +2576,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>会社住所</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>28</xdr:row>
+          <xdr:row>27</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2741,57 +2662,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>店舗住所</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2827,57 +2748,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>メール</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>142875</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1046" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1046"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2913,57 +2834,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>店舗電話</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2999,57 +2920,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>携帯電話</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3085,57 +3006,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>その他</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3171,57 +3092,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>会社住所</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>30</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1050" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3257,57 +3178,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>店舗住所</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>20</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
-          <xdr:row>27</xdr:row>
+          <xdr:row>26</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>180975</xdr:colOff>
-          <xdr:row>27</xdr:row>
+          <xdr:row>26</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3343,57 +3264,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>必要</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>27</xdr:row>
+          <xdr:row>26</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
-          <xdr:row>27</xdr:row>
+          <xdr:row>26</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3499,157 +3420,71 @@
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
-                <a:t> 32,000円（税別）/月　新規契約</a:t>
-[...85 lines deleted...]
-                <a:t> 16,000円（税別）/月　　追加店舗契約　※２</a:t>
+                <a:t> 40,000円（税別）/月　新規契約</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8143875" y="809625"/>
           <a:ext cx="8515350" cy="9810750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
@@ -3707,82 +3542,82 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>から添付して送信お願いします。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>②　①の受領後に㈱リユースから電子契約（</a:t>
-[...18 lines deleted...]
-            <a:t>injer</a:t>
+            <a:t>②　①の受領後に</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>株式会社コモンプロダクツ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>から電子契約（クラウドサイン</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>サインから</a:t>
+            <a:t>から</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>メール）のメールが届きます。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
@@ -3808,51 +3643,51 @@
             </a:rPr>
             <a:t>③　電子契約の</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>URL</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>をクリック頂き、「申込日・印鑑（記入）」の２か所をご記入頂き、最後に「合意」クリックで契約締結します。</a:t>
+            <a:t>をクリックして、内容を確認の上、問題がなければ画面の指示に従って「同意する」を押すと契約締結します。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>　　　</a:t>
           </a:r>
           <a:r>
@@ -3913,51 +3748,75 @@
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>④　③の締結後に㈱リユースから綾瀬の</a:t>
+            <a:t>④　③の締結後に</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>株式会社コモンプロダクツ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>から綾瀬の</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>【URL】</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>と</a:t>
           </a:r>
@@ -4253,51 +4112,51 @@
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>電子契約締結後に㈱リユースの経理担当者から「クレジットカード決済のご案内」のメールをさせていただきます。</a:t>
+            <a:t>電子契約締結後に経理担当者から「クレジットカード決済のご案内」のメールをさせていただきます。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>クレジットの引落日は毎月末日にご指定カードよりお引き落としさせて頂きます。</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100">
@@ -4383,60 +4242,60 @@
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>iPad</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>は 「</a:t>
           </a:r>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" baseline="0">
-[...8 lines deleted...]
-            <a:t>WifiCleller</a:t>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Wi-Fi + Cellular</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>版　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>32GB</a:t>
           </a:r>
@@ -5310,57 +5169,57 @@
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>25</xdr:row>
+          <xdr:row>24</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>161925</xdr:colOff>
-          <xdr:row>25</xdr:row>
+          <xdr:row>24</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -5394,57 +5253,57 @@
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>必要　　　50,000円（税別）内容（　・使い方ZOOM研修　・運用電話サポート　）</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="104775" y="11906250"/>
           <a:ext cx="3505200" cy="1047750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -5452,203 +5311,296 @@
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
-[...5 lines deleted...]
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>株式会社コモンプロダクツ</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
-[...1 lines deleted...]
-              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>〒</a:t>
           </a:r>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
-[...17 lines deleted...]
-            <a:t>1-4-15-5F</a:t>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>541-0056 </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>大阪府大阪市中央区久太郎町</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>4-1-3</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
-[...17 lines deleted...]
-            <a:t> FAX:092-407-2543</a:t>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>大阪センタービル</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>11F</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>e-mail:</a:t>
-[...8 lines deleted...]
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:t>TEL:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>06-6267-6698</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>（代表） </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>FAX:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>06-6267-7219</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19051</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57151" y="11639550"/>
           <a:ext cx="7658099" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>株式会社コモンプロダクツ</a:t>
+          </a:r>
+          <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>株式会社リユース　登録番号</a:t>
+            <a:t>　登録番号</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>:T5290001034105</a:t>
+            <a:t>:T</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="900" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>2120001079565</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>　消費税率</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>:10%</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900" baseline="0">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" baseline="0">
               <a:latin typeface="游ゴシック Medium" panose="020B0500000000000000" pitchFamily="50" charset="-128"/>
@@ -5952,57 +5904,57 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t> 登録なし</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>36</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>36</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -6023,136 +5975,50 @@
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>綾瀬上で登録されたデータを本部と共有することに同意します　※お客様の個人情報以外</a:t>
-              </a:r>
-[...84 lines deleted...]
-                <a:t>必要　　　3,000円（税別）/月　内容（　反社チェック機能　）</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
@@ -6451,2016 +6317,1944 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF008080"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AR52"/>
+  <dimension ref="A1:AR51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AB3" sqref="AB3"/>
+      <selection activeCell="Y2" sqref="Y2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.75" defaultRowHeight="22.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="0.5" style="1" customWidth="1"/>
     <col min="2" max="23" width="4.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="3.75" style="1" customWidth="1"/>
     <col min="25" max="25" width="3.75" style="1"/>
     <col min="28" max="28" width="35.75" customWidth="1"/>
     <col min="29" max="29" width="30.875" customWidth="1"/>
     <col min="30" max="31" width="23.25" customWidth="1"/>
     <col min="45" max="16384" width="3.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="30" customHeight="1">
-      <c r="A1" s="109" t="s">
-        <v>57</v>
+      <c r="A1" s="114" t="s">
+        <v>54</v>
       </c>
-      <c r="B1" s="109"/>
-[...20 lines deleted...]
-      <c r="W1" s="109"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
     </row>
     <row r="2" spans="1:23" ht="18.75" customHeight="1">
-      <c r="B2" s="149" t="e" vm="1">
+      <c r="B2" s="106" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="C2" s="149"/>
-[...5 lines deleted...]
-      <c r="I2" s="149"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
-      <c r="Q2" s="127" t="s">
-        <v>51</v>
+      <c r="Q2" s="98" t="s">
+        <v>61</v>
       </c>
-      <c r="R2" s="127"/>
-[...4 lines deleted...]
-      <c r="W2" s="127"/>
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="98"/>
+      <c r="W2" s="98"/>
     </row>
     <row r="3" spans="1:23" ht="22.5" customHeight="1">
-      <c r="B3" s="150"/>
-[...6 lines deleted...]
-      <c r="I3" s="150"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3" s="4"/>
       <c r="M3" s="3"/>
-      <c r="O3" s="110" t="s">
+      <c r="O3" s="115" t="s">
         <v>0</v>
       </c>
-      <c r="P3" s="110"/>
+      <c r="P3" s="115"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="T3" s="37"/>
       <c r="U3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="V3" s="37"/>
       <c r="W3" s="37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="18.75" customHeight="1">
-      <c r="B4" s="111" t="s">
+      <c r="B4" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="112"/>
-[...19 lines deleted...]
-      <c r="W4" s="113"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="93"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="93"/>
+      <c r="V4" s="93"/>
+      <c r="W4" s="94"/>
     </row>
     <row r="5" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B5" s="114" t="s">
+      <c r="B5" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="114"/>
-[...7 lines deleted...]
-      <c r="K5" s="116"/>
+      <c r="C5" s="116"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="117"/>
+      <c r="F5" s="118"/>
+      <c r="G5" s="118"/>
+      <c r="H5" s="118"/>
+      <c r="I5" s="118"/>
+      <c r="J5" s="118"/>
+      <c r="K5" s="118"/>
       <c r="L5" s="19"/>
-      <c r="M5" s="117" t="s">
+      <c r="M5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="118"/>
-[...7 lines deleted...]
-      <c r="V5" s="116"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="118"/>
+      <c r="R5" s="118"/>
+      <c r="S5" s="118"/>
+      <c r="T5" s="118"/>
+      <c r="U5" s="118"/>
+      <c r="V5" s="118"/>
       <c r="W5" s="19"/>
     </row>
     <row r="6" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B6" s="120" t="s">
+      <c r="B6" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="120"/>
-[...7 lines deleted...]
-      <c r="K6" s="92"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+      <c r="K6" s="123"/>
       <c r="L6" s="6"/>
-      <c r="M6" s="84" t="s">
+      <c r="M6" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="N6" s="85"/>
-[...7 lines deleted...]
-      <c r="V6" s="92"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="127"/>
+      <c r="P6" s="122"/>
+      <c r="Q6" s="123"/>
+      <c r="R6" s="123"/>
+      <c r="S6" s="123"/>
+      <c r="T6" s="123"/>
+      <c r="U6" s="123"/>
+      <c r="V6" s="123"/>
       <c r="W6" s="20"/>
     </row>
     <row r="7" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B7" s="69"/>
-[...8 lines deleted...]
-      <c r="K7" s="55"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
       <c r="L7" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="62"/>
-[...8 lines deleted...]
-      <c r="V7" s="55"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="78"/>
+      <c r="P7" s="124"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
       <c r="W7" s="21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B8" s="124" t="s">
+      <c r="B8" s="95" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="125"/>
-      <c r="D8" s="126"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="97"/>
       <c r="E8" s="39"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
-      <c r="H8" s="128" t="s">
+      <c r="H8" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="I8" s="128"/>
-[...7 lines deleted...]
-      <c r="Q8" s="46"/>
+      <c r="I8" s="105"/>
+      <c r="J8" s="105"/>
+      <c r="K8" s="80"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="80"/>
+      <c r="N8" s="80"/>
+      <c r="O8" s="80"/>
+      <c r="P8" s="80"/>
+      <c r="Q8" s="80"/>
       <c r="R8" s="23" t="s">
         <v>43</v>
       </c>
       <c r="S8" s="40"/>
       <c r="T8" s="40"/>
       <c r="U8" s="40"/>
       <c r="V8" s="40"/>
       <c r="W8" s="21"/>
     </row>
     <row r="9" spans="1:23" ht="21.75" customHeight="1">
-      <c r="B9" s="69" t="s">
+      <c r="B9" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="69"/>
-      <c r="D9" s="69"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
       <c r="E9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="57"/>
-[...16 lines deleted...]
-      <c r="W9" s="58"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="43"/>
+      <c r="P9" s="43"/>
+      <c r="Q9" s="43"/>
+      <c r="R9" s="43"/>
+      <c r="S9" s="43"/>
+      <c r="T9" s="43"/>
+      <c r="U9" s="43"/>
+      <c r="V9" s="43"/>
+      <c r="W9" s="44"/>
     </row>
     <row r="10" spans="1:23" ht="16.5" customHeight="1">
-      <c r="B10" s="69"/>
-[...20 lines deleted...]
-      <c r="W10" s="80"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="99"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="100"/>
+      <c r="H10" s="100"/>
+      <c r="I10" s="100"/>
+      <c r="J10" s="100"/>
+      <c r="K10" s="100"/>
+      <c r="L10" s="100"/>
+      <c r="M10" s="100"/>
+      <c r="N10" s="100"/>
+      <c r="O10" s="100"/>
+      <c r="P10" s="100"/>
+      <c r="Q10" s="100"/>
+      <c r="R10" s="100"/>
+      <c r="S10" s="100"/>
+      <c r="T10" s="100"/>
+      <c r="U10" s="100"/>
+      <c r="V10" s="100"/>
+      <c r="W10" s="101"/>
     </row>
     <row r="11" spans="1:23" ht="18.75" customHeight="1">
-      <c r="B11" s="69"/>
-[...20 lines deleted...]
-      <c r="W11" s="83"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="102"/>
+      <c r="F11" s="103"/>
+      <c r="G11" s="103"/>
+      <c r="H11" s="103"/>
+      <c r="I11" s="103"/>
+      <c r="J11" s="103"/>
+      <c r="K11" s="103"/>
+      <c r="L11" s="103"/>
+      <c r="M11" s="103"/>
+      <c r="N11" s="103"/>
+      <c r="O11" s="103"/>
+      <c r="P11" s="103"/>
+      <c r="Q11" s="103"/>
+      <c r="R11" s="103"/>
+      <c r="S11" s="103"/>
+      <c r="T11" s="103"/>
+      <c r="U11" s="103"/>
+      <c r="V11" s="103"/>
+      <c r="W11" s="104"/>
     </row>
     <row r="12" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="69"/>
-[...19 lines deleted...]
-      <c r="W12" s="68"/>
+      <c r="C12" s="82"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="84"/>
+      <c r="J12" s="84"/>
+      <c r="K12" s="84"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="84"/>
+      <c r="N12" s="84"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="84"/>
+      <c r="Q12" s="84"/>
+      <c r="R12" s="84"/>
+      <c r="S12" s="84"/>
+      <c r="T12" s="84"/>
+      <c r="U12" s="84"/>
+      <c r="V12" s="84"/>
+      <c r="W12" s="85"/>
     </row>
     <row r="13" spans="1:23" ht="26.25" customHeight="1">
-      <c r="B13" s="87" t="s">
+      <c r="B13" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="88"/>
-[...19 lines deleted...]
-      <c r="W13" s="77"/>
+      <c r="C13" s="87"/>
+      <c r="D13" s="88"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="90"/>
+      <c r="G13" s="90"/>
+      <c r="H13" s="90"/>
+      <c r="I13" s="90"/>
+      <c r="J13" s="90"/>
+      <c r="K13" s="90"/>
+      <c r="L13" s="90"/>
+      <c r="M13" s="90"/>
+      <c r="N13" s="90"/>
+      <c r="O13" s="90"/>
+      <c r="P13" s="90"/>
+      <c r="Q13" s="90"/>
+      <c r="R13" s="90"/>
+      <c r="S13" s="90"/>
+      <c r="T13" s="90"/>
+      <c r="U13" s="90"/>
+      <c r="V13" s="90"/>
+      <c r="W13" s="91"/>
     </row>
     <row r="14" spans="1:23" ht="20.25" customHeight="1">
-      <c r="B14" s="111" t="s">
+      <c r="B14" s="92" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="112"/>
-[...19 lines deleted...]
-      <c r="W14" s="113"/>
+      <c r="C14" s="93"/>
+      <c r="D14" s="93"/>
+      <c r="E14" s="93"/>
+      <c r="F14" s="93"/>
+      <c r="G14" s="93"/>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+      <c r="K14" s="93"/>
+      <c r="L14" s="93"/>
+      <c r="M14" s="93"/>
+      <c r="N14" s="93"/>
+      <c r="O14" s="93"/>
+      <c r="P14" s="93"/>
+      <c r="Q14" s="93"/>
+      <c r="R14" s="93"/>
+      <c r="S14" s="93"/>
+      <c r="T14" s="93"/>
+      <c r="U14" s="93"/>
+      <c r="V14" s="93"/>
+      <c r="W14" s="94"/>
     </row>
     <row r="15" spans="1:23" ht="20.25" customHeight="1">
-      <c r="B15" s="74" t="s">
+      <c r="B15" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="74"/>
-[...9 lines deleted...]
-      <c r="M15" s="84" t="s">
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="128"/>
+      <c r="F15" s="129"/>
+      <c r="G15" s="129"/>
+      <c r="H15" s="129"/>
+      <c r="I15" s="129"/>
+      <c r="J15" s="129"/>
+      <c r="K15" s="129"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="N15" s="85"/>
-[...8 lines deleted...]
-      <c r="W15" s="53"/>
+      <c r="N15" s="126"/>
+      <c r="O15" s="127"/>
+      <c r="P15" s="136"/>
+      <c r="Q15" s="70"/>
+      <c r="R15" s="70"/>
+      <c r="S15" s="70"/>
+      <c r="T15" s="70"/>
+      <c r="U15" s="70"/>
+      <c r="V15" s="70"/>
+      <c r="W15" s="137"/>
     </row>
     <row r="16" spans="1:23" ht="20.25" customHeight="1">
-      <c r="B16" s="90" t="s">
+      <c r="B16" s="131" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="90"/>
-[...19 lines deleted...]
-      <c r="W16" s="56"/>
+      <c r="C16" s="131"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="122"/>
+      <c r="F16" s="123"/>
+      <c r="G16" s="123"/>
+      <c r="H16" s="123"/>
+      <c r="I16" s="123"/>
+      <c r="J16" s="123"/>
+      <c r="K16" s="123"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="77"/>
+      <c r="O16" s="78"/>
+      <c r="P16" s="124"/>
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72"/>
+      <c r="S16" s="72"/>
+      <c r="T16" s="72"/>
+      <c r="U16" s="72"/>
+      <c r="V16" s="72"/>
+      <c r="W16" s="135"/>
     </row>
     <row r="17" spans="2:23" ht="20.25" customHeight="1">
-      <c r="B17" s="69"/>
-[...10 lines deleted...]
-      <c r="M17" s="84" t="s">
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="133"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="134"/>
+      <c r="M17" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="N17" s="85"/>
-[...8 lines deleted...]
-      <c r="W17" s="53"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="127"/>
+      <c r="P17" s="136"/>
+      <c r="Q17" s="70"/>
+      <c r="R17" s="70"/>
+      <c r="S17" s="70"/>
+      <c r="T17" s="70"/>
+      <c r="U17" s="70"/>
+      <c r="V17" s="70"/>
+      <c r="W17" s="137"/>
     </row>
     <row r="18" spans="2:23" ht="20.25" customHeight="1">
-      <c r="B18" s="69"/>
-[...20 lines deleted...]
-      <c r="W18" s="56"/>
+      <c r="B18" s="82"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="124"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="135"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="77"/>
+      <c r="O18" s="78"/>
+      <c r="P18" s="124"/>
+      <c r="Q18" s="72"/>
+      <c r="R18" s="72"/>
+      <c r="S18" s="72"/>
+      <c r="T18" s="72"/>
+      <c r="U18" s="72"/>
+      <c r="V18" s="72"/>
+      <c r="W18" s="135"/>
     </row>
     <row r="19" spans="2:23" ht="26.25" customHeight="1">
-      <c r="B19" s="87" t="s">
+      <c r="B19" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="88"/>
-[...19 lines deleted...]
-      <c r="W19" s="77"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="90"/>
+      <c r="G19" s="90"/>
+      <c r="H19" s="90"/>
+      <c r="I19" s="90"/>
+      <c r="J19" s="90"/>
+      <c r="K19" s="90"/>
+      <c r="L19" s="90"/>
+      <c r="M19" s="90"/>
+      <c r="N19" s="90"/>
+      <c r="O19" s="90"/>
+      <c r="P19" s="90"/>
+      <c r="Q19" s="90"/>
+      <c r="R19" s="90"/>
+      <c r="S19" s="90"/>
+      <c r="T19" s="90"/>
+      <c r="U19" s="90"/>
+      <c r="V19" s="90"/>
+      <c r="W19" s="91"/>
     </row>
     <row r="20" spans="2:23" ht="20.25" customHeight="1">
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="69"/>
-      <c r="D20" s="69"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
       <c r="E20" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="57"/>
-[...16 lines deleted...]
-      <c r="W20" s="58"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="43"/>
+      <c r="S20" s="43"/>
+      <c r="T20" s="43"/>
+      <c r="U20" s="43"/>
+      <c r="V20" s="43"/>
+      <c r="W20" s="44"/>
     </row>
     <row r="21" spans="2:23" ht="16.5" customHeight="1">
-      <c r="B21" s="69"/>
-[...20 lines deleted...]
-      <c r="W21" s="80"/>
+      <c r="B21" s="82"/>
+      <c r="C21" s="82"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="99"/>
+      <c r="F21" s="100"/>
+      <c r="G21" s="100"/>
+      <c r="H21" s="100"/>
+      <c r="I21" s="100"/>
+      <c r="J21" s="100"/>
+      <c r="K21" s="100"/>
+      <c r="L21" s="100"/>
+      <c r="M21" s="100"/>
+      <c r="N21" s="100"/>
+      <c r="O21" s="100"/>
+      <c r="P21" s="100"/>
+      <c r="Q21" s="100"/>
+      <c r="R21" s="100"/>
+      <c r="S21" s="100"/>
+      <c r="T21" s="100"/>
+      <c r="U21" s="100"/>
+      <c r="V21" s="100"/>
+      <c r="W21" s="101"/>
     </row>
     <row r="22" spans="2:23" ht="18.75" customHeight="1">
-      <c r="B22" s="69"/>
-[...20 lines deleted...]
-      <c r="W22" s="83"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="103"/>
+      <c r="L22" s="103"/>
+      <c r="M22" s="103"/>
+      <c r="N22" s="103"/>
+      <c r="O22" s="103"/>
+      <c r="P22" s="103"/>
+      <c r="Q22" s="103"/>
+      <c r="R22" s="103"/>
+      <c r="S22" s="103"/>
+      <c r="T22" s="103"/>
+      <c r="U22" s="103"/>
+      <c r="V22" s="103"/>
+      <c r="W22" s="104"/>
     </row>
     <row r="23" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="112"/>
-[...19 lines deleted...]
-      <c r="W23" s="113"/>
+      <c r="C23" s="93"/>
+      <c r="D23" s="93"/>
+      <c r="E23" s="93"/>
+      <c r="F23" s="93"/>
+      <c r="G23" s="93"/>
+      <c r="H23" s="93"/>
+      <c r="I23" s="93"/>
+      <c r="J23" s="93"/>
+      <c r="K23" s="93"/>
+      <c r="L23" s="93"/>
+      <c r="M23" s="93"/>
+      <c r="N23" s="93"/>
+      <c r="O23" s="93"/>
+      <c r="P23" s="93"/>
+      <c r="Q23" s="93"/>
+      <c r="R23" s="93"/>
+      <c r="S23" s="93"/>
+      <c r="T23" s="93"/>
+      <c r="U23" s="93"/>
+      <c r="V23" s="93"/>
+      <c r="W23" s="94"/>
     </row>
     <row r="24" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B24" s="69" t="s">
+      <c r="B24" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="69"/>
-[...1 lines deleted...]
-      <c r="E24" s="73" t="s">
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="142" t="s">
         <v>33</v>
       </c>
-      <c r="F24" s="57"/>
-[...16 lines deleted...]
-      <c r="W24" s="58"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="43"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+      <c r="N24" s="43"/>
+      <c r="O24" s="43"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="43"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="43"/>
+      <c r="U24" s="43"/>
+      <c r="V24" s="43"/>
+      <c r="W24" s="44"/>
     </row>
     <row r="25" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B25" s="98" t="s">
-        <v>56</v>
+      <c r="B25" s="82" t="s">
+        <v>35</v>
       </c>
-      <c r="C25" s="98"/>
-[...19 lines deleted...]
-      <c r="W25" s="44"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="138" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="139"/>
+      <c r="G25" s="139"/>
+      <c r="H25" s="139"/>
+      <c r="I25" s="139"/>
+      <c r="J25" s="139"/>
+      <c r="K25" s="139"/>
+      <c r="L25" s="139"/>
+      <c r="M25" s="139"/>
+      <c r="N25" s="139"/>
+      <c r="O25" s="139"/>
+      <c r="P25" s="139"/>
+      <c r="Q25" s="139"/>
+      <c r="R25" s="139"/>
+      <c r="S25" s="139"/>
+      <c r="T25" s="139"/>
+      <c r="U25" s="139"/>
+      <c r="V25" s="139"/>
+      <c r="W25" s="140"/>
     </row>
     <row r="26" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B26" s="69" t="s">
-        <v>35</v>
+      <c r="B26" s="141" t="s">
+        <v>32</v>
       </c>
-      <c r="C26" s="69"/>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="C26" s="73"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="79" t="s">
+        <v>45</v>
       </c>
-      <c r="F26" s="71"/>
-[...16 lines deleted...]
-      <c r="W26" s="72"/>
+      <c r="F26" s="80"/>
+      <c r="G26" s="80"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="80"/>
+      <c r="J26" s="80"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="43"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="43"/>
+      <c r="U26" s="43"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="44"/>
     </row>
     <row r="27" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B27" s="99" t="s">
-        <v>32</v>
+      <c r="B27" s="48"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="142" t="s">
+        <v>41</v>
       </c>
-      <c r="C27" s="60"/>
-[...12 lines deleted...]
-      <c r="N27" s="57" t="s">
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="43"/>
+      <c r="W27" s="44"/>
+    </row>
+    <row r="28" spans="2:23" ht="22.5" customHeight="1">
+      <c r="B28" s="48"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="143" t="s">
         <v>52</v>
       </c>
-      <c r="O27" s="57"/>
-[...14 lines deleted...]
-        <v>41</v>
+      <c r="F28" s="70"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="70"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="41" t="s">
+        <v>46</v>
       </c>
-      <c r="F28" s="57"/>
-[...16 lines deleted...]
-      <c r="W28" s="58"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="V28" s="43"/>
+      <c r="W28" s="44"/>
     </row>
     <row r="29" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B29" s="100"/>
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="B29" s="50"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="124"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="135"/>
+      <c r="K29" s="79" t="s">
+        <v>30</v>
       </c>
-      <c r="F29" s="52"/>
-[...20 lines deleted...]
-      <c r="W29" s="58"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="43"/>
+      <c r="O29" s="43"/>
+      <c r="P29" s="43"/>
+      <c r="Q29" s="43"/>
+      <c r="R29" s="43"/>
+      <c r="S29" s="43"/>
+      <c r="T29" s="43"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+      <c r="W29" s="44"/>
     </row>
     <row r="30" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B30" s="62"/>
-[...9 lines deleted...]
-        <v>30</v>
+      <c r="B30" s="46" t="s">
+        <v>19</v>
       </c>
-      <c r="L30" s="46"/>
-[...10 lines deleted...]
-      <c r="W30" s="58"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="80"/>
+      <c r="G30" s="80"/>
+      <c r="H30" s="80"/>
+      <c r="I30" s="80"/>
+      <c r="J30" s="80"/>
+      <c r="K30" s="80"/>
+      <c r="L30" s="80"/>
+      <c r="M30" s="80"/>
+      <c r="N30" s="80"/>
+      <c r="O30" s="80"/>
+      <c r="P30" s="80"/>
+      <c r="Q30" s="80"/>
+      <c r="R30" s="80"/>
+      <c r="S30" s="80"/>
+      <c r="T30" s="80"/>
+      <c r="U30" s="80"/>
+      <c r="V30" s="80"/>
+      <c r="W30" s="81"/>
     </row>
     <row r="31" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B31" s="59" t="s">
-        <v>19</v>
+      <c r="B31" s="48"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="143" t="s">
+        <v>21</v>
       </c>
-      <c r="C31" s="60"/>
-[...21 lines deleted...]
-      <c r="W31" s="65"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="70"/>
+      <c r="H31" s="70"/>
+      <c r="I31" s="70"/>
+      <c r="J31" s="137"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24"/>
+      <c r="O31" s="24"/>
+      <c r="P31" s="24"/>
+      <c r="Q31" s="24"/>
+      <c r="R31" s="24"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="24"/>
+      <c r="U31" s="43"/>
+      <c r="V31" s="43"/>
+      <c r="W31" s="44"/>
     </row>
     <row r="32" spans="2:23" ht="22.5" customHeight="1">
-      <c r="B32" s="100"/>
-[...34 lines deleted...]
-      <c r="K33" s="45" t="s">
+      <c r="B32" s="50"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="78"/>
+      <c r="E32" s="124"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="135"/>
+      <c r="K32" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="L33" s="46"/>
-[...10 lines deleted...]
-      <c r="W33" s="58"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="80"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+      <c r="V32" s="43"/>
+      <c r="W32" s="44"/>
     </row>
-    <row r="34" spans="1:28" ht="18.75" customHeight="1">
-      <c r="B34" s="59" t="s">
+    <row r="33" spans="1:28" ht="18.75" customHeight="1">
+      <c r="B33" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="C34" s="60"/>
-[...1 lines deleted...]
-      <c r="E34" s="45" t="s">
+      <c r="C33" s="73"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="79" t="s">
         <v>23</v>
       </c>
-      <c r="F34" s="46"/>
-[...16 lines deleted...]
-      <c r="W34" s="68"/>
+      <c r="F33" s="80"/>
+      <c r="G33" s="80"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="80"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="83"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="84"/>
+      <c r="N33" s="84"/>
+      <c r="O33" s="84"/>
+      <c r="P33" s="84"/>
+      <c r="Q33" s="84"/>
+      <c r="R33" s="84"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="84"/>
+      <c r="U33" s="84"/>
+      <c r="V33" s="84"/>
+      <c r="W33" s="85"/>
+    </row>
+    <row r="34" spans="1:28" ht="22.5" customHeight="1">
+      <c r="B34" s="50"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="78"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="24"/>
+      <c r="P34" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q34" s="80"/>
+      <c r="R34" s="80"/>
+      <c r="S34" s="80"/>
+      <c r="T34" s="80"/>
+      <c r="U34" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="V34" s="24"/>
+      <c r="W34" s="25"/>
     </row>
     <row r="35" spans="1:28" ht="22.5" customHeight="1">
-      <c r="B35" s="62"/>
-[...14 lines deleted...]
-        <v>24</v>
+      <c r="B35" s="42" t="s">
+        <v>47</v>
       </c>
-      <c r="Q35" s="46"/>
-[...7 lines deleted...]
-      <c r="W35" s="25"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="42"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="42"/>
+      <c r="O35" s="42"/>
+      <c r="P35" s="42"/>
+      <c r="Q35" s="42"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
     </row>
     <row r="36" spans="1:28" ht="22.5" customHeight="1">
-      <c r="B36" s="49" t="s">
-        <v>47</v>
+      <c r="B36" s="79" t="s">
+        <v>50</v>
       </c>
-      <c r="C36" s="49"/>
-[...19 lines deleted...]
-      <c r="W36" s="49"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="144"/>
+      <c r="E36" s="145"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="42"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
+      <c r="V36" s="42"/>
+      <c r="W36" s="146"/>
     </row>
     <row r="37" spans="1:28" ht="22.5" customHeight="1">
       <c r="B37" s="45" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
-      <c r="C37" s="46"/>
-[...19 lines deleted...]
-      <c r="W37" s="50"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37" s="52"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
+      <c r="N37" s="52"/>
+      <c r="O37" s="52"/>
+      <c r="P37" s="52"/>
+      <c r="Q37" s="52"/>
+      <c r="R37" s="52"/>
+      <c r="S37" s="52"/>
+      <c r="T37" s="52"/>
+      <c r="U37" s="52"/>
+      <c r="V37" s="52"/>
+      <c r="W37" s="53"/>
     </row>
     <row r="38" spans="1:28" ht="22.5" customHeight="1">
-      <c r="B38" s="74" t="s">
-[...24 lines deleted...]
-      <c r="W38" s="132"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="55"/>
+      <c r="J38" s="55"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="55"/>
+      <c r="M38" s="55"/>
+      <c r="N38" s="55"/>
+      <c r="O38" s="55"/>
+      <c r="P38" s="55"/>
+      <c r="Q38" s="55"/>
+      <c r="R38" s="55"/>
+      <c r="S38" s="55"/>
+      <c r="T38" s="55"/>
+      <c r="U38" s="55"/>
+      <c r="V38" s="55"/>
+      <c r="W38" s="56"/>
     </row>
     <row r="39" spans="1:28" ht="22.5" customHeight="1">
-      <c r="B39" s="129"/>
-[...20 lines deleted...]
-      <c r="W39" s="135"/>
+      <c r="B39" s="49"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="58"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="55"/>
+      <c r="M39" s="55"/>
+      <c r="N39" s="55"/>
+      <c r="O39" s="55"/>
+      <c r="P39" s="55"/>
+      <c r="Q39" s="55"/>
+      <c r="R39" s="55"/>
+      <c r="S39" s="55"/>
+      <c r="T39" s="55"/>
+      <c r="U39" s="55"/>
+      <c r="V39" s="55"/>
+      <c r="W39" s="56"/>
     </row>
-    <row r="40" spans="1:28" ht="22.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="W40" s="135"/>
+    <row r="40" spans="1:28" ht="13.5" customHeight="1">
+      <c r="B40" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="H40" s="65"/>
+      <c r="I40" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="J40" s="65"/>
+      <c r="K40" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L40" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="M40" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="30"/>
     </row>
     <row r="41" spans="1:28" ht="13.5" customHeight="1">
-      <c r="B41" s="138" t="s">
-        <v>27</v>
+      <c r="B41" s="61"/>
+      <c r="C41" s="62"/>
+      <c r="D41" s="62"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="67"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="67"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="67"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="34"/>
+      <c r="M41" s="35" t="s">
+        <v>59</v>
       </c>
-      <c r="C41" s="139"/>
-[...29 lines deleted...]
-      <c r="W41" s="30"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+      <c r="U41" s="35"/>
+      <c r="V41" s="35"/>
+      <c r="W41" s="36"/>
     </row>
     <row r="42" spans="1:28" ht="13.5" customHeight="1">
-      <c r="B42" s="140"/>
-[...8 lines deleted...]
-      <c r="K42" s="95"/>
+      <c r="B42" s="61"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="67"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="67"/>
+      <c r="K42" s="71"/>
       <c r="L42" s="34"/>
       <c r="M42" s="35" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N42" s="35"/>
       <c r="O42" s="35"/>
       <c r="P42" s="35"/>
       <c r="Q42" s="35"/>
       <c r="R42" s="35"/>
       <c r="S42" s="35"/>
       <c r="T42" s="35"/>
       <c r="U42" s="35"/>
       <c r="V42" s="35"/>
       <c r="W42" s="36"/>
     </row>
-    <row r="43" spans="1:28" ht="13.5" customHeight="1">
-[...12 lines deleted...]
-        <v>60</v>
+    <row r="43" spans="1:28" ht="15" customHeight="1">
+      <c r="B43" s="63"/>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="68"/>
+      <c r="F43" s="69"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="72"/>
+      <c r="J43" s="69"/>
+      <c r="K43" s="72"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="31" t="s">
+        <v>57</v>
       </c>
-      <c r="N43" s="35"/>
-[...8 lines deleted...]
-      <c r="W43" s="36"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
+      <c r="P43" s="31"/>
+      <c r="Q43" s="31"/>
+      <c r="R43" s="31"/>
+      <c r="S43" s="31"/>
+      <c r="T43" s="31"/>
+      <c r="U43" s="31"/>
+      <c r="V43" s="31"/>
+      <c r="W43" s="32"/>
     </row>
     <row r="44" spans="1:28" ht="15" customHeight="1">
-      <c r="B44" s="142"/>
-[...11 lines deleted...]
-        <v>61</v>
+      <c r="B44" s="42" t="s">
+        <v>58</v>
       </c>
-      <c r="N44" s="31"/>
-[...8 lines deleted...]
-      <c r="W44" s="32"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="42"/>
+      <c r="L44" s="42"/>
+      <c r="M44" s="42"/>
+      <c r="N44" s="42"/>
+      <c r="O44" s="42"/>
+      <c r="P44" s="42"/>
+      <c r="Q44" s="42"/>
+      <c r="R44" s="42"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="42"/>
+      <c r="U44" s="42"/>
+      <c r="V44" s="42"/>
+      <c r="W44" s="42"/>
     </row>
-    <row r="45" spans="1:28" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="45" spans="1:28" ht="26.25" customHeight="1">
+      <c r="A45"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8"/>
+      <c r="P45" s="8"/>
+      <c r="Q45" s="8"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="8"/>
+      <c r="V45" s="8"/>
+      <c r="W45" s="8"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:28" ht="22.5" customHeight="1">
+      <c r="A46"/>
+      <c r="B46" s="9" t="s">
+        <v>40</v>
       </c>
-      <c r="C45" s="49"/>
-[...44 lines deleted...]
-      <c r="W46" s="8"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N46" s="13"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="13"/>
+      <c r="Q46" s="13"/>
+      <c r="R46" s="13"/>
+      <c r="S46" s="13"/>
+      <c r="T46" s="13"/>
+      <c r="U46" s="13"/>
+      <c r="V46" s="13"/>
+      <c r="W46" s="14"/>
       <c r="X46"/>
     </row>
     <row r="47" spans="1:28" ht="22.5" customHeight="1">
       <c r="A47"/>
-      <c r="B47" s="9" t="s">
-        <v>40</v>
+      <c r="B47" s="15"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="108" t="s">
+        <v>60</v>
       </c>
-      <c r="C47" s="10"/>
-[...21 lines deleted...]
-      <c r="W47" s="14"/>
+      <c r="N47" s="109"/>
+      <c r="O47" s="109"/>
+      <c r="P47" s="109"/>
+      <c r="Q47" s="109"/>
+      <c r="R47" s="109"/>
+      <c r="S47" s="109"/>
+      <c r="T47" s="109"/>
+      <c r="U47" s="109"/>
+      <c r="V47" s="109"/>
+      <c r="W47" s="110"/>
       <c r="X47"/>
+      <c r="AB47" s="1"/>
     </row>
-    <row r="48" spans="1:28" ht="22.5" customHeight="1">
+    <row r="48" spans="1:28" ht="25.5" customHeight="1">
       <c r="A48"/>
-      <c r="B48" s="15"/>
+      <c r="B48" s="16"/>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
-      <c r="E48" s="17"/>
-[...19 lines deleted...]
-      <c r="W48" s="105"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+      <c r="M48" s="108"/>
+      <c r="N48" s="109"/>
+      <c r="O48" s="109"/>
+      <c r="P48" s="109"/>
+      <c r="Q48" s="109"/>
+      <c r="R48" s="109"/>
+      <c r="S48" s="109"/>
+      <c r="T48" s="109"/>
+      <c r="U48" s="109"/>
+      <c r="V48" s="109"/>
+      <c r="W48" s="110"/>
       <c r="X48"/>
-      <c r="AB48" s="1"/>
     </row>
-    <row r="49" spans="1:24" ht="25.5" customHeight="1">
+    <row r="49" spans="1:24" ht="22.5" customHeight="1">
       <c r="A49"/>
       <c r="B49" s="16"/>
       <c r="C49" s="16"/>
       <c r="D49" s="16"/>
       <c r="E49" s="16"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="K49" s="16"/>
       <c r="L49" s="16"/>
-      <c r="M49" s="103"/>
-[...9 lines deleted...]
-      <c r="W49" s="105"/>
+      <c r="M49" s="108"/>
+      <c r="N49" s="109"/>
+      <c r="O49" s="109"/>
+      <c r="P49" s="109"/>
+      <c r="Q49" s="109"/>
+      <c r="R49" s="109"/>
+      <c r="S49" s="109"/>
+      <c r="T49" s="109"/>
+      <c r="U49" s="109"/>
+      <c r="V49" s="109"/>
+      <c r="W49" s="110"/>
       <c r="X49"/>
     </row>
     <row r="50" spans="1:24" ht="22.5" customHeight="1">
-      <c r="A50"/>
       <c r="B50" s="16"/>
-      <c r="C50" s="16"/>
-[...20 lines deleted...]
-      <c r="X50"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="111"/>
+      <c r="N50" s="112"/>
+      <c r="O50" s="112"/>
+      <c r="P50" s="112"/>
+      <c r="Q50" s="112"/>
+      <c r="R50" s="112"/>
+      <c r="S50" s="112"/>
+      <c r="T50" s="112"/>
+      <c r="U50" s="112"/>
+      <c r="V50" s="112"/>
+      <c r="W50" s="113"/>
     </row>
     <row r="51" spans="1:24" ht="22.5" customHeight="1">
-      <c r="B51" s="16"/>
-[...44 lines deleted...]
-      <c r="W52"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
     </row>
   </sheetData>
-  <mergeCells count="76">
-[...26 lines deleted...]
-    <mergeCell ref="M48:W51"/>
+  <mergeCells count="74">
+    <mergeCell ref="E31:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="N32:W32"/>
+    <mergeCell ref="B35:W35"/>
+    <mergeCell ref="B33:D34"/>
+    <mergeCell ref="E33:J33"/>
+    <mergeCell ref="K33:W33"/>
+    <mergeCell ref="Q34:T34"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:W25"/>
+    <mergeCell ref="B26:D29"/>
+    <mergeCell ref="E26:J26"/>
+    <mergeCell ref="E24:W24"/>
+    <mergeCell ref="E27:W27"/>
+    <mergeCell ref="E28:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N29:W29"/>
+    <mergeCell ref="N26:W26"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E19:W19"/>
+    <mergeCell ref="B20:D22"/>
+    <mergeCell ref="F20:W20"/>
+    <mergeCell ref="E21:W22"/>
+    <mergeCell ref="M17:O18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B16:D18"/>
+    <mergeCell ref="E16:L18"/>
+    <mergeCell ref="P17:W18"/>
+    <mergeCell ref="M15:O16"/>
+    <mergeCell ref="P15:W16"/>
+    <mergeCell ref="M47:W50"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="B4:W4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:K5"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="P5:V5"/>
     <mergeCell ref="B6:D7"/>
     <mergeCell ref="E6:K7"/>
     <mergeCell ref="M6:O7"/>
     <mergeCell ref="P6:V7"/>
     <mergeCell ref="B9:D11"/>
     <mergeCell ref="E15:L15"/>
     <mergeCell ref="B23:W23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="E28:W28"/>
-[...32 lines deleted...]
-    <mergeCell ref="E27:J27"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="Q2:W2"/>
+    <mergeCell ref="E10:W11"/>
+    <mergeCell ref="K8:Q8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="F9:W9"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:W12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:W13"/>
+    <mergeCell ref="B14:W14"/>
+    <mergeCell ref="B44:W44"/>
+    <mergeCell ref="U28:W28"/>
+    <mergeCell ref="U31:W31"/>
+    <mergeCell ref="B37:D39"/>
+    <mergeCell ref="E37:W39"/>
+    <mergeCell ref="B40:D43"/>
+    <mergeCell ref="E40:F43"/>
+    <mergeCell ref="G40:G43"/>
+    <mergeCell ref="H40:H43"/>
+    <mergeCell ref="I40:I43"/>
+    <mergeCell ref="J40:J43"/>
+    <mergeCell ref="K40:K43"/>
+    <mergeCell ref="B30:D32"/>
+    <mergeCell ref="E30:W30"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:W36"/>
   </mergeCells>
   <phoneticPr fontId="2" type="Hiragana"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId4" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
-                    <xdr:row>26</xdr:row>
+                    <xdr:row>25</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
-                    <xdr:row>26</xdr:row>
+                    <xdr:row>25</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId5" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>276225</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId6" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>323850</xdr:colOff>
-                    <xdr:row>30</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>314325</xdr:colOff>
-                    <xdr:row>30</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1042" r:id="rId7" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>200025</xdr:colOff>
-                    <xdr:row>30</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>295275</xdr:colOff>
-                    <xdr:row>30</xdr:row>
+                    <xdr:row>29</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId8" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId9" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
-                    <xdr:row>28</xdr:row>
+                    <xdr:row>27</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId10" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>276225</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1046" r:id="rId11" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>142875</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1047" r:id="rId12" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>276225</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>34</xdr:row>
+                    <xdr:row>33</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1048" r:id="rId13" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>276225</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1049" r:id="rId14" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1050" r:id="rId15" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
-                    <xdr:row>31</xdr:row>
+                    <xdr:row>30</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId16" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
-                    <xdr:row>27</xdr:row>
+                    <xdr:row>26</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>180975</xdr:colOff>
-                    <xdr:row>27</xdr:row>
+                    <xdr:row>26</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId17" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>27</xdr:row>
+                    <xdr:row>26</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
-                    <xdr:row>27</xdr:row>
+                    <xdr:row>26</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId18" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>238125</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1060" r:id="rId19" name="Check Box 36">
-[...21 lines deleted...]
-            <control shapeId="1062" r:id="rId20" name="Check Box 38">
+            <control shapeId="1062" r:id="rId19" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
-                    <xdr:row>25</xdr:row>
+                    <xdr:row>24</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
-                    <xdr:row>25</xdr:row>
+                    <xdr:row>24</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1063" r:id="rId21" name="Check Box 39">
+            <control shapeId="1063" r:id="rId20" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1064" r:id="rId22" name="Check Box 40">
+            <control shapeId="1064" r:id="rId21" name="Check Box 40">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1068" r:id="rId23" name="Check Box 44">
+            <control shapeId="1068" r:id="rId22" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>36</xdr:row>
+                    <xdr:row>35</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
-                    <xdr:row>36</xdr:row>
+                    <xdr:row>35</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
-                  </to>
-[...20 lines deleted...]
-                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>